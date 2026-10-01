--- v0 (2025-11-03)
+++ v1 (2026-10-01)
@@ -10,90 +10,90 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cathaypacificairways-my.sharepoint.com/personal/rebecca_leung_cathaypacific_com/Documents/Release ppt/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cathaypacificairways-my.sharepoint.com/personal/rebecca_leung_cathaypacific_com/Documents/OLGM_work/Name list template/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="117" documentId="11_7B8D8F9080E5BFC188A3A86B2FBDE8A772D3AB60" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{390E1106-9B74-4629-BBFD-CEB2711F9777}"/>
+  <xr:revisionPtr revIDLastSave="6" documentId="8_{69FB8AED-DBC0-49C3-A198-ED3700B8EF86}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4C2D4A09-10A1-4253-8B89-4A0632302B82}"/>
   <bookViews>
-    <workbookView xWindow="24795" yWindow="4350" windowWidth="20775" windowHeight="15345" firstSheet="3" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" firstSheet="4" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Upload name list file" sheetId="1" r:id="rId1"/>
     <sheet name="Sample 1" sheetId="2" r:id="rId2"/>
     <sheet name="Sample 2(for HK only)" sheetId="13" r:id="rId3"/>
     <sheet name="Nationality code" sheetId="4" r:id="rId4"/>
     <sheet name="Meal service code" sheetId="5" r:id="rId5"/>
     <sheet name="CTC Country Code" sheetId="9" r:id="rId6"/>
     <sheet name="Type of address" sheetId="10" r:id="rId7"/>
     <sheet name="Tvl Doc type code" sheetId="12" r:id="rId8"/>
   </sheets>
   <calcPr calcId="191029" concurrentManualCount="8"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1113" uniqueCount="728">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1132" uniqueCount="731">
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Primary Document Type</t>
   </si>
   <si>
     <t>Primary Document #</t>
   </si>
   <si>
     <t>Primary Document Issue Country</t>
   </si>
   <si>
     <t>Primary Document Expiry date</t>
   </si>
   <si>
     <t>date of birth</t>
   </si>
   <si>
     <t>Secondary Document Type</t>
   </si>
   <si>
     <t>Secondary Document Number</t>
   </si>
   <si>
@@ -2233,50 +2233,59 @@
     <t>GO</t>
   </si>
   <si>
     <t>BEAUTY</t>
   </si>
   <si>
     <t>STAR</t>
   </si>
   <si>
     <t>O000001B</t>
   </si>
   <si>
     <t>HA5345686</t>
   </si>
   <si>
     <t>M15345690</t>
   </si>
   <si>
     <t>MA5345691</t>
   </si>
   <si>
     <t>Hong Kong and Macao Residents Mainland Travel Permits (9 digit alphanumeric number)</t>
   </si>
   <si>
     <t>Hong Kong Identity Cards (8 digit alphanumeric number)</t>
+  </si>
+  <si>
+    <t>xxxx@gmail.com</t>
+  </si>
+  <si>
+    <t>Mainland Travel Permit for Taiwan Resident</t>
+  </si>
+  <si>
+    <t>CT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <scheme val="major"/>
@@ -2799,98 +2808,97 @@
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="42"/>
     <xf numFmtId="15" fontId="1" fillId="0" borderId="0" xfId="42" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="15" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="34" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="35" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="33" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="43" applyFont="1"/>
   </cellXfs>
   <cellStyles count="44">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
@@ -3201,74 +3209,74 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y41"/>
   <sheetViews>
     <sheetView topLeftCell="H1" workbookViewId="0">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="M32" sqref="M32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="6.25" customWidth="1"/>
-    <col min="2" max="2" width="9.875" customWidth="1"/>
+    <col min="2" max="2" width="9.83203125" customWidth="1"/>
     <col min="3" max="3" width="20.25" customWidth="1"/>
     <col min="4" max="4" width="8.25" customWidth="1"/>
-    <col min="6" max="6" width="15.375" customWidth="1"/>
-    <col min="7" max="7" width="13.625" customWidth="1"/>
+    <col min="6" max="6" width="15.33203125" customWidth="1"/>
+    <col min="7" max="7" width="13.58203125" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
-    <col min="9" max="9" width="16.375" customWidth="1"/>
-    <col min="10" max="10" width="12.125" customWidth="1"/>
+    <col min="9" max="9" width="16.33203125" customWidth="1"/>
+    <col min="10" max="10" width="12.08203125" customWidth="1"/>
     <col min="11" max="11" width="16.5" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
     <col min="13" max="13" width="11.75" customWidth="1"/>
     <col min="15" max="15" width="11.5" customWidth="1"/>
-    <col min="17" max="17" width="9.625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="21" max="21" width="11.625" customWidth="1"/>
+    <col min="17" max="17" width="9.58203125" customWidth="1"/>
+    <col min="20" max="20" width="12.58203125" customWidth="1"/>
+    <col min="21" max="21" width="11.58203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:25" s="3" customFormat="1" ht="10" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="I1" s="3" t="s">
@@ -3301,792 +3309,797 @@
       <c r="R1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="S1" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T1" s="3" t="s">
         <v>15</v>
       </c>
       <c r="U1" s="3" t="s">
         <v>16</v>
       </c>
       <c r="V1" s="3" t="s">
         <v>17</v>
       </c>
       <c r="W1" s="3" t="s">
         <v>18</v>
       </c>
       <c r="X1" s="3" t="s">
         <v>19</v>
       </c>
       <c r="Y1" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
       <c r="N2" s="1"/>
       <c r="O2" s="1"/>
       <c r="P2" s="1"/>
     </row>
-    <row r="3" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A3" s="1"/>
       <c r="B3" s="1"/>
       <c r="C3" s="1"/>
       <c r="D3" s="1"/>
       <c r="E3" s="1"/>
       <c r="F3" s="1"/>
       <c r="G3" s="1"/>
       <c r="H3" s="1"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="1"/>
       <c r="L3" s="1"/>
       <c r="M3" s="1"/>
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
     </row>
-    <row r="4" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A4" s="1"/>
       <c r="B4" s="1"/>
       <c r="C4" s="1"/>
       <c r="D4" s="1"/>
       <c r="E4" s="1"/>
       <c r="F4" s="1"/>
       <c r="G4" s="1"/>
       <c r="H4" s="1"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="1"/>
       <c r="L4" s="1"/>
       <c r="M4" s="1"/>
       <c r="N4" s="1"/>
       <c r="O4" s="1"/>
       <c r="P4" s="1"/>
     </row>
-    <row r="5" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
       <c r="C5" s="1"/>
       <c r="D5" s="1"/>
       <c r="E5" s="1"/>
       <c r="F5" s="1"/>
       <c r="G5" s="1"/>
       <c r="H5" s="1"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
       <c r="O5" s="1"/>
       <c r="P5" s="1"/>
     </row>
-    <row r="6" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A6" s="1"/>
       <c r="B6" s="1"/>
       <c r="C6" s="1"/>
       <c r="D6" s="1"/>
       <c r="E6" s="1"/>
       <c r="F6" s="1"/>
       <c r="G6" s="1"/>
       <c r="H6" s="1"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
       <c r="O6" s="1"/>
       <c r="P6" s="1"/>
     </row>
-    <row r="7" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="C7" s="1"/>
       <c r="D7" s="1"/>
       <c r="E7" s="1"/>
       <c r="F7" s="1"/>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
       <c r="K7" s="1"/>
       <c r="L7" s="1"/>
       <c r="M7" s="1"/>
       <c r="N7" s="1"/>
       <c r="O7" s="1"/>
       <c r="P7" s="1"/>
     </row>
-    <row r="8" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A8" s="1"/>
       <c r="B8" s="1"/>
       <c r="C8" s="1"/>
       <c r="D8" s="1"/>
       <c r="E8" s="1"/>
       <c r="F8" s="1"/>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
       <c r="O8" s="1"/>
       <c r="P8" s="1"/>
     </row>
-    <row r="9" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A9" s="1"/>
       <c r="B9" s="1"/>
       <c r="C9" s="1"/>
       <c r="D9" s="1"/>
       <c r="E9" s="1"/>
       <c r="F9" s="1"/>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
       <c r="O9" s="1"/>
       <c r="P9" s="1"/>
     </row>
-    <row r="10" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A10" s="1"/>
       <c r="B10" s="1"/>
       <c r="C10" s="1"/>
       <c r="D10" s="1"/>
       <c r="E10" s="1"/>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="1"/>
       <c r="L10" s="1"/>
       <c r="M10" s="1"/>
       <c r="N10" s="1"/>
       <c r="O10" s="1"/>
       <c r="P10" s="1"/>
     </row>
-    <row r="11" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A11" s="1"/>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="1"/>
       <c r="E11" s="1"/>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="1"/>
       <c r="L11" s="1"/>
       <c r="M11" s="1"/>
       <c r="N11" s="1"/>
       <c r="O11" s="1"/>
       <c r="P11" s="1"/>
     </row>
-    <row r="12" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A12" s="1"/>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="1"/>
       <c r="E12" s="1"/>
       <c r="F12" s="1"/>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="1"/>
       <c r="L12" s="1"/>
       <c r="M12" s="1"/>
       <c r="N12" s="1"/>
       <c r="O12" s="1"/>
       <c r="P12" s="1"/>
     </row>
-    <row r="13" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A13" s="1"/>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="1"/>
       <c r="E13" s="1"/>
       <c r="F13" s="1"/>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="1"/>
       <c r="L13" s="1"/>
       <c r="M13" s="1"/>
       <c r="N13" s="1"/>
       <c r="O13" s="1"/>
       <c r="P13" s="1"/>
     </row>
-    <row r="14" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A14" s="1"/>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="1"/>
       <c r="E14" s="1"/>
       <c r="F14" s="1"/>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="1"/>
       <c r="L14" s="1"/>
       <c r="M14" s="1"/>
       <c r="N14" s="1"/>
       <c r="O14" s="1"/>
       <c r="P14" s="1"/>
     </row>
-    <row r="15" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A15" s="1"/>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="1"/>
       <c r="E15" s="1"/>
       <c r="F15" s="1"/>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
       <c r="K15" s="1"/>
       <c r="L15" s="1"/>
       <c r="M15" s="1"/>
       <c r="N15" s="1"/>
       <c r="O15" s="1"/>
       <c r="P15" s="1"/>
     </row>
-    <row r="16" spans="1:25" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:25" x14ac:dyDescent="0.3">
       <c r="A16" s="1"/>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="1"/>
       <c r="E16" s="1"/>
       <c r="F16" s="1"/>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
       <c r="K16" s="1"/>
       <c r="L16" s="1"/>
       <c r="M16" s="1"/>
       <c r="N16" s="1"/>
       <c r="O16" s="1"/>
       <c r="P16" s="1"/>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A17" s="1"/>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="1"/>
       <c r="E17" s="1"/>
       <c r="F17" s="1"/>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
       <c r="K17" s="1"/>
       <c r="L17" s="1"/>
       <c r="M17" s="1"/>
       <c r="N17" s="1"/>
       <c r="O17" s="1"/>
       <c r="P17" s="1"/>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A18" s="1"/>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="1"/>
       <c r="E18" s="1"/>
       <c r="F18" s="1"/>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
       <c r="K18" s="1"/>
       <c r="L18" s="1"/>
       <c r="M18" s="1"/>
       <c r="N18" s="1"/>
       <c r="O18" s="1"/>
       <c r="P18" s="1"/>
     </row>
-    <row r="19" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A19" s="1"/>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="1"/>
       <c r="E19" s="1"/>
       <c r="F19" s="1"/>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="1"/>
       <c r="L19" s="1"/>
       <c r="M19" s="1"/>
       <c r="N19" s="1"/>
       <c r="O19" s="1"/>
       <c r="P19" s="1"/>
     </row>
-    <row r="20" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
       <c r="O20" s="1"/>
       <c r="P20" s="1"/>
     </row>
-    <row r="21" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A21" s="1"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="1"/>
       <c r="E21" s="1"/>
       <c r="F21" s="1"/>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="1"/>
       <c r="L21" s="1"/>
       <c r="M21" s="1"/>
       <c r="N21" s="1"/>
       <c r="O21" s="1"/>
       <c r="P21" s="1"/>
     </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A22" s="1"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
       <c r="O22" s="1"/>
       <c r="P22" s="1"/>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A23" s="1"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="1"/>
       <c r="E23" s="1"/>
       <c r="F23" s="1"/>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
       <c r="O23" s="1"/>
       <c r="P23" s="1"/>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A24" s="1"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="1"/>
       <c r="E24" s="1"/>
       <c r="F24" s="1"/>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
       <c r="O24" s="1"/>
       <c r="P24" s="1"/>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A25" s="1"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="1"/>
       <c r="E25" s="1"/>
       <c r="F25" s="1"/>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
       <c r="O25" s="1"/>
       <c r="P25" s="1"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A26" s="1"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="1"/>
       <c r="E26" s="1"/>
       <c r="F26" s="1"/>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="1"/>
       <c r="L26" s="1"/>
       <c r="M26" s="1"/>
       <c r="N26" s="1"/>
       <c r="O26" s="1"/>
       <c r="P26" s="1"/>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A27" s="1"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="1"/>
       <c r="E27" s="1"/>
       <c r="F27" s="1"/>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="1"/>
       <c r="L27" s="1"/>
       <c r="M27" s="1"/>
       <c r="N27" s="1"/>
       <c r="O27" s="1"/>
       <c r="P27" s="1"/>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A28" s="1"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="1"/>
       <c r="E28" s="1"/>
       <c r="F28" s="1"/>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
       <c r="K28" s="1"/>
       <c r="L28" s="1"/>
       <c r="M28" s="1"/>
       <c r="N28" s="1"/>
       <c r="O28" s="1"/>
       <c r="P28" s="1"/>
     </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A29" s="1"/>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="1"/>
       <c r="E29" s="1"/>
       <c r="F29" s="1"/>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="1"/>
       <c r="L29" s="1"/>
       <c r="M29" s="1"/>
       <c r="N29" s="1"/>
       <c r="O29" s="1"/>
       <c r="P29" s="1"/>
     </row>
-    <row r="30" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A30" s="1"/>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="1"/>
       <c r="E30" s="1"/>
       <c r="F30" s="1"/>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="1"/>
       <c r="L30" s="1"/>
       <c r="M30" s="1"/>
       <c r="N30" s="1"/>
       <c r="O30" s="1"/>
       <c r="P30" s="1"/>
     </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A31" s="1"/>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="1"/>
       <c r="E31" s="1"/>
       <c r="F31" s="1"/>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="1"/>
       <c r="L31" s="1"/>
       <c r="M31" s="1"/>
       <c r="N31" s="1"/>
       <c r="O31" s="1"/>
       <c r="P31" s="1"/>
     </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A32" s="1"/>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="1"/>
       <c r="F32" s="1"/>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="1"/>
       <c r="L32" s="1"/>
       <c r="M32" s="1"/>
       <c r="N32" s="1"/>
       <c r="O32" s="1"/>
       <c r="P32" s="1"/>
     </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A33" s="1"/>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
       <c r="K33" s="1"/>
       <c r="L33" s="1"/>
       <c r="M33" s="1"/>
       <c r="N33" s="1"/>
       <c r="O33" s="1"/>
       <c r="P33" s="1"/>
     </row>
-    <row r="34" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A34" s="1"/>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="1"/>
       <c r="E34" s="1"/>
       <c r="F34" s="1"/>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
       <c r="K34" s="1"/>
       <c r="L34" s="1"/>
       <c r="M34" s="1"/>
       <c r="N34" s="1"/>
       <c r="O34" s="1"/>
       <c r="P34" s="1"/>
     </row>
-    <row r="35" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A35" s="1"/>
       <c r="B35" s="1"/>
       <c r="C35" s="1"/>
       <c r="D35" s="1"/>
       <c r="E35" s="1"/>
       <c r="F35" s="1"/>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="2"/>
       <c r="J35" s="2"/>
       <c r="K35" s="1"/>
       <c r="L35" s="1"/>
       <c r="M35" s="1"/>
       <c r="N35" s="1"/>
       <c r="O35" s="1"/>
       <c r="P35" s="1"/>
     </row>
-    <row r="36" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A36" s="1"/>
       <c r="B36" s="1"/>
       <c r="C36" s="1"/>
       <c r="D36" s="1"/>
       <c r="E36" s="1"/>
       <c r="F36" s="1"/>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
       <c r="I36" s="2"/>
       <c r="J36" s="2"/>
       <c r="K36" s="1"/>
       <c r="L36" s="1"/>
       <c r="M36" s="1"/>
       <c r="N36" s="1"/>
       <c r="O36" s="1"/>
       <c r="P36" s="1"/>
     </row>
-    <row r="37" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A37" s="1"/>
       <c r="B37" s="1"/>
       <c r="C37" s="1"/>
       <c r="D37" s="1"/>
       <c r="E37" s="1"/>
       <c r="F37" s="1"/>
       <c r="G37" s="1"/>
       <c r="H37" s="1"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
       <c r="K37" s="1"/>
       <c r="L37" s="1"/>
       <c r="M37" s="1"/>
       <c r="N37" s="1"/>
       <c r="O37" s="1"/>
       <c r="P37" s="1"/>
     </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A38" s="1"/>
       <c r="B38" s="1"/>
       <c r="C38" s="1"/>
       <c r="D38" s="1"/>
       <c r="E38" s="1"/>
       <c r="F38" s="1"/>
       <c r="G38" s="1"/>
       <c r="H38" s="1"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="1"/>
       <c r="L38" s="1"/>
       <c r="M38" s="1"/>
       <c r="N38" s="1"/>
       <c r="O38" s="1"/>
       <c r="P38" s="1"/>
     </row>
-    <row r="39" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A39" s="1"/>
       <c r="B39" s="1"/>
       <c r="C39" s="1"/>
       <c r="D39" s="1"/>
       <c r="E39" s="1"/>
       <c r="F39" s="1"/>
       <c r="G39" s="1"/>
       <c r="H39" s="1"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="1"/>
       <c r="L39" s="1"/>
       <c r="M39" s="1"/>
       <c r="N39" s="1"/>
       <c r="O39" s="1"/>
       <c r="P39" s="1"/>
     </row>
-    <row r="40" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A40" s="1"/>
       <c r="B40" s="1"/>
       <c r="C40" s="1"/>
       <c r="D40" s="1"/>
       <c r="E40" s="1"/>
       <c r="F40" s="1"/>
       <c r="G40" s="1"/>
       <c r="H40" s="1"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="1"/>
       <c r="L40" s="1"/>
       <c r="M40" s="1"/>
       <c r="N40" s="1"/>
       <c r="O40" s="1"/>
       <c r="P40" s="1"/>
     </row>
-    <row r="41" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:16" x14ac:dyDescent="0.3">
       <c r="A41" s="1"/>
       <c r="B41" s="1"/>
       <c r="C41" s="1"/>
       <c r="D41" s="1"/>
       <c r="E41" s="1"/>
       <c r="F41" s="1"/>
       <c r="G41" s="1"/>
       <c r="H41" s="1"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
       <c r="K41" s="1"/>
       <c r="L41" s="1"/>
       <c r="M41" s="1"/>
       <c r="N41" s="1"/>
       <c r="O41" s="1"/>
       <c r="P41" s="1"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView topLeftCell="D1" workbookViewId="0">
-      <selection activeCell="K12" sqref="K12"/>
+      <selection activeCell="O25" sqref="O25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.58203125" defaultRowHeight="10" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="15" width="8.625" style="3"/>
-[...4 lines deleted...]
-    <col min="20" max="16384" width="8.625" style="3"/>
+    <col min="1" max="10" width="8.58203125" style="3"/>
+    <col min="11" max="11" width="7.83203125" style="3" customWidth="1"/>
+    <col min="12" max="12" width="5.83203125" style="3" customWidth="1"/>
+    <col min="13" max="13" width="7.58203125" style="3" customWidth="1"/>
+    <col min="14" max="14" width="6.58203125" style="3" customWidth="1"/>
+    <col min="15" max="15" width="8.08203125" style="3" customWidth="1"/>
+    <col min="16" max="16" width="5.75" style="3" customWidth="1"/>
+    <col min="17" max="17" width="7.58203125" style="3" customWidth="1"/>
+    <col min="18" max="18" width="8.58203125" style="3"/>
+    <col min="19" max="19" width="13.75" style="3" customWidth="1"/>
+    <col min="20" max="16384" width="8.58203125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="3" t="s">
@@ -4163,51 +4176,51 @@
       <c r="G2" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I2" s="4">
         <v>45341</v>
       </c>
       <c r="J2" s="4">
         <v>34019</v>
       </c>
       <c r="P2" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q2" s="3">
         <v>852</v>
       </c>
       <c r="R2" s="3">
         <v>67008332</v>
       </c>
       <c r="S2" s="3" t="s">
         <v>55</v>
       </c>
       <c r="T2" s="3" t="s">
-        <v>33</v>
+        <v>633</v>
       </c>
       <c r="U2" s="3" t="s">
         <v>29</v>
       </c>
       <c r="V2" s="3" t="s">
         <v>34</v>
       </c>
       <c r="W2" s="3" t="s">
         <v>35</v>
       </c>
       <c r="X2" s="3" t="s">
         <v>36</v>
       </c>
       <c r="Y2" s="3">
         <v>34901</v>
       </c>
     </row>
     <row r="3" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="3" t="s">
@@ -4221,175 +4234,241 @@
       </c>
       <c r="G3" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>52</v>
       </c>
       <c r="I3" s="4">
         <v>45380</v>
       </c>
       <c r="J3" s="4">
         <v>37043</v>
       </c>
       <c r="P3" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q3" s="3">
         <v>852</v>
       </c>
       <c r="R3" s="3">
         <v>67008333</v>
       </c>
       <c r="S3" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="4" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="T3" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="U3" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="V3" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="W3" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="X3" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y3" s="3">
+        <v>34901</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>40</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>49</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>53</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>53</v>
       </c>
       <c r="I4" s="4">
         <v>45351</v>
       </c>
       <c r="J4" s="4">
         <v>43129</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Q4" s="3">
         <v>852</v>
       </c>
-    </row>
-    <row r="5" spans="1:25" x14ac:dyDescent="0.2">
+      <c r="R4" s="3">
+        <v>67008334</v>
+      </c>
+      <c r="S4" s="7" t="s">
+        <v>728</v>
+      </c>
+      <c r="T4" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="U4" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="V4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="W4" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="X4" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y4" s="3">
+        <v>34901</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A5" s="3" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>44</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>50</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>54</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="4">
         <v>45352</v>
       </c>
       <c r="J5" s="4">
         <v>30040</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>46</v>
       </c>
       <c r="Q5" s="3">
         <v>852</v>
+      </c>
+      <c r="R5" s="3">
+        <v>67008335</v>
+      </c>
+      <c r="S5" s="7" t="s">
+        <v>728</v>
+      </c>
+      <c r="T5" s="3" t="s">
+        <v>633</v>
+      </c>
+      <c r="U5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="V5" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="W5" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="X5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y5" s="3">
+        <v>34901</v>
       </c>
     </row>
     <row r="6" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>57</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>30</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>635</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>29</v>
       </c>
       <c r="I6" s="4">
         <v>45352</v>
       </c>
       <c r="J6" s="4">
         <v>30040</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{676BF370-D70D-4D00-B6E6-63BD47FC8949}">
   <dimension ref="A1:Y16"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
       <selection activeCell="G25" sqref="G25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.58203125" defaultRowHeight="10" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="15" width="8.625" style="3"/>
-[...2 lines deleted...]
-    <col min="18" max="18" width="8.625" style="3"/>
+    <col min="1" max="15" width="8.58203125" style="3"/>
+    <col min="16" max="16" width="5.83203125" style="3" customWidth="1"/>
+    <col min="17" max="17" width="7.58203125" style="3" customWidth="1"/>
+    <col min="18" max="18" width="8.58203125" style="3"/>
     <col min="19" max="19" width="10.5" style="3" customWidth="1"/>
-    <col min="20" max="16384" width="8.625" style="3"/>
+    <col min="20" max="16384" width="8.58203125" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="E1" s="3" t="s">
         <v>26</v>
       </c>
       <c r="F1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H1" s="3" t="s">
@@ -4425,5042 +4504,5050 @@
       <c r="R1" s="3" t="s">
         <v>13</v>
       </c>
       <c r="S1" s="3" t="s">
         <v>14</v>
       </c>
       <c r="T1" s="3" t="s">
         <v>15</v>
       </c>
       <c r="U1" s="3" t="s">
         <v>16</v>
       </c>
       <c r="V1" s="3" t="s">
         <v>17</v>
       </c>
       <c r="W1" s="3" t="s">
         <v>18</v>
       </c>
       <c r="X1" s="3" t="s">
         <v>19</v>
       </c>
       <c r="Y1" s="3" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:25" s="7" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:25" s="7" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>657</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>721</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G2" s="3" t="s">
         <v>659</v>
       </c>
       <c r="H2" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I2" s="4">
         <v>47097</v>
       </c>
       <c r="J2" s="4" t="s">
         <v>660</v>
       </c>
-      <c r="K2" s="23" t="s">
+      <c r="K2" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L2" s="3" t="s">
         <v>661</v>
       </c>
       <c r="M2" s="4">
         <v>73050</v>
       </c>
       <c r="N2" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O2" s="3"/>
       <c r="P2" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="S2" s="24"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:25" s="7" customFormat="1" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="S2" s="23"/>
+    </row>
+    <row r="3" spans="1:25" s="7" customFormat="1" ht="12.5" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>657</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>663</v>
       </c>
       <c r="D3" s="3"/>
       <c r="E3" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>664</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I3" s="4">
         <v>47098</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>665</v>
       </c>
-      <c r="K3" s="23" t="s">
+      <c r="K3" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>666</v>
       </c>
       <c r="M3" s="4">
         <v>73050</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O3" s="3"/>
       <c r="P3" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="S3" s="24"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="S3" s="23"/>
+    </row>
+    <row r="4" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A4" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>657</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>667</v>
       </c>
       <c r="D4" s="3">
         <v>4</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>668</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I4" s="4">
         <v>47099</v>
       </c>
       <c r="J4" s="4">
         <v>44207</v>
       </c>
-      <c r="K4" s="23" t="s">
+      <c r="K4" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>669</v>
       </c>
       <c r="M4" s="4">
         <v>73050</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>32</v>
       </c>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
-      <c r="S4" s="24"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="S4" s="23"/>
+    </row>
+    <row r="5" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>657</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>658</v>
       </c>
       <c r="D5" s="3"/>
       <c r="E5" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>670</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I5" s="4">
         <v>47100</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>690</v>
       </c>
-      <c r="K5" s="23" t="s">
+      <c r="K5" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>671</v>
       </c>
       <c r="M5" s="4">
         <v>73050</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O5" s="3"/>
       <c r="P5" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="6" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A6" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>702</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>703</v>
       </c>
       <c r="D6" s="3"/>
       <c r="E6" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>672</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I6" s="4">
         <v>47101</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>691</v>
       </c>
-      <c r="K6" s="23" t="s">
+      <c r="K6" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>673</v>
       </c>
       <c r="M6" s="4">
         <v>73050</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O6" s="3"/>
       <c r="P6" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="7" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>704</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>705</v>
       </c>
       <c r="D7" s="3"/>
       <c r="E7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>674</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I7" s="4">
         <v>47102</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>692</v>
       </c>
-      <c r="K7" s="23" t="s">
+      <c r="K7" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>675</v>
       </c>
       <c r="M7" s="4">
         <v>73050</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O7" s="3"/>
       <c r="P7" s="3" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="8" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>706</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>707</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>676</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I8" s="4">
         <v>47103</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>693</v>
       </c>
-      <c r="K8" s="23" t="s">
+      <c r="K8" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>677</v>
       </c>
       <c r="M8" s="4">
         <v>73050</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O8" s="3"/>
       <c r="P8" s="3" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="9" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>708</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>709</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>678</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I9" s="4">
         <v>47104</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>694</v>
       </c>
-      <c r="K9" s="23" t="s">
+      <c r="K9" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>679</v>
       </c>
       <c r="M9" s="4">
         <v>73050</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O9" s="3"/>
       <c r="P9" s="3" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="10" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>710</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>711</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>723</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I10" s="4">
         <v>47105</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>695</v>
       </c>
-      <c r="K10" s="23" t="s">
+      <c r="K10" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>722</v>
       </c>
       <c r="M10" s="4">
         <v>73050</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O10" s="3"/>
       <c r="P10" s="3" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="11" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>712</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>713</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>680</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I11" s="4">
         <v>47106</v>
       </c>
       <c r="J11" s="4" t="s">
         <v>696</v>
       </c>
-      <c r="K11" s="23" t="s">
+      <c r="K11" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>681</v>
       </c>
       <c r="M11" s="4">
         <v>73050</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O11" s="3"/>
       <c r="P11" s="3" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="12" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>712</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>714</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>682</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I12" s="4">
         <v>47107</v>
       </c>
       <c r="J12" s="4" t="s">
         <v>697</v>
       </c>
-      <c r="K12" s="23" t="s">
+      <c r="K12" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>683</v>
       </c>
       <c r="M12" s="4">
         <v>73050</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O12" s="3"/>
       <c r="P12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="S12" s="3"/>
     </row>
-    <row r="13" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>712</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>715</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>684</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I13" s="4">
         <v>47108</v>
       </c>
       <c r="J13" s="4" t="s">
         <v>698</v>
       </c>
-      <c r="K13" s="23" t="s">
+      <c r="K13" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>685</v>
       </c>
       <c r="M13" s="4">
         <v>73050</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O13" s="3"/>
       <c r="P13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="S13" s="3"/>
     </row>
-    <row r="14" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>716</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>717</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>724</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I14" s="4">
         <v>47109</v>
       </c>
       <c r="J14" s="4" t="s">
         <v>699</v>
       </c>
-      <c r="K14" s="23" t="s">
+      <c r="K14" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>686</v>
       </c>
       <c r="M14" s="4">
         <v>73050</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O14" s="3"/>
       <c r="P14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="S14" s="3"/>
     </row>
-    <row r="15" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>718</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>719</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>725</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I15" s="4">
         <v>47110</v>
       </c>
       <c r="J15" s="4" t="s">
         <v>700</v>
       </c>
-      <c r="K15" s="23" t="s">
+      <c r="K15" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>687</v>
       </c>
       <c r="M15" s="4">
         <v>73050</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O15" s="3"/>
       <c r="P15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="S15" s="3"/>
     </row>
-    <row r="16" spans="1:25" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:25" customFormat="1" ht="14" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
         <v>56</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>667</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>720</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="3" t="s">
         <v>51</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>650</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>688</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>51</v>
       </c>
       <c r="I16" s="4">
         <v>47111</v>
       </c>
       <c r="J16" s="4" t="s">
         <v>701</v>
       </c>
-      <c r="K16" s="23" t="s">
+      <c r="K16" s="22" t="s">
         <v>648</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>689</v>
       </c>
       <c r="M16" s="4">
         <v>73050</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>662</v>
       </c>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="S16" s="3"/>
     </row>
   </sheetData>
   <phoneticPr fontId="27" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1:B254"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" style="7"/>
-    <col min="2" max="2" width="35.125" style="7" customWidth="1"/>
+    <col min="2" max="2" width="35.08203125" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A1" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>60</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>62</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>64</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
         <v>66</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>68</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>72</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>74</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>76</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>78</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>80</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>82</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
         <v>84</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>86</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A16" s="5" t="s">
         <v>88</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>90</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
         <v>92</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
         <v>94</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
         <v>96</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
         <v>98</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
         <v>100</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A23" s="6" t="s">
         <v>102</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A24" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A25" s="6" t="s">
         <v>106</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A26" s="5" t="s">
         <v>108</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A27" s="6" t="s">
         <v>110</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A28" s="5" t="s">
         <v>112</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A29" s="6" t="s">
         <v>114</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="30" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A30" s="5" t="s">
         <v>116</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="31" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A31" s="6" t="s">
         <v>118</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="32" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A32" s="5" t="s">
         <v>120</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A33" s="6" t="s">
         <v>122</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A34" s="5" t="s">
         <v>124</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A35" s="6" t="s">
         <v>126</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A36" s="5" t="s">
         <v>128</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A37" s="6" t="s">
         <v>130</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A38" s="5" t="s">
         <v>132</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A39" s="6" t="s">
         <v>134</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="40" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A40" s="5" t="s">
         <v>136</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="41" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A41" s="6" t="s">
         <v>138</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="42" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A42" s="5" t="s">
         <v>140</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="43" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A43" s="6" t="s">
         <v>141</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="44" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A44" s="5" t="s">
         <v>143</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="45" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A45" s="6" t="s">
         <v>145</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="46" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A46" s="5" t="s">
         <v>147</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="47" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A47" s="6" t="s">
         <v>149</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="48" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A48" s="5" t="s">
         <v>151</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="49" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A49" s="6" t="s">
         <v>153</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="50" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A50" s="5" t="s">
         <v>155</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="51" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A51" s="6" t="s">
         <v>157</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="52" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A52" s="5" t="s">
         <v>159</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="53" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:2" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>646</v>
       </c>
     </row>
-    <row r="54" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A54" s="5" t="s">
         <v>161</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="55" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A55" s="6" t="s">
         <v>163</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="56" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A56" s="5" t="s">
         <v>165</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="57" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A57" s="6" t="s">
         <v>167</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="58" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A58" s="5" t="s">
         <v>169</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="59" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A59" s="6" t="s">
         <v>171</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="60" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A60" s="5" t="s">
         <v>173</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="61" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A61" s="6" t="s">
         <v>175</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="62" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A62" s="5" t="s">
         <v>177</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="63" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A63" s="6" t="s">
         <v>179</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="64" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A64" s="5" t="s">
         <v>181</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="65" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A65" s="6" t="s">
         <v>183</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="66" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A66" s="5" t="s">
         <v>185</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="67" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A67" s="6" t="s">
         <v>187</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="68" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A68" s="5" t="s">
         <v>189</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="69" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A69" s="6" t="s">
         <v>191</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="70" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A70" s="5" t="s">
         <v>193</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="71" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A71" s="6" t="s">
         <v>195</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="72" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A72" s="5" t="s">
         <v>197</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="73" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A73" s="6" t="s">
         <v>199</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="74" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A74" s="5" t="s">
         <v>201</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="75" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A75" s="6" t="s">
         <v>203</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="76" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A76" s="5" t="s">
         <v>205</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="77" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A77" s="6" t="s">
         <v>207</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="78" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A78" s="5" t="s">
         <v>209</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="79" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A79" s="6" t="s">
         <v>211</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="80" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A80" s="5" t="s">
         <v>213</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="81" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A81" s="6" t="s">
         <v>215</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A82" s="5" t="s">
         <v>217</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="83" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A83" s="6" t="s">
         <v>219</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="84" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A84" s="5" t="s">
         <v>221</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A85" s="6" t="s">
         <v>223</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="86" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A86" s="5" t="s">
         <v>225</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="87" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A87" s="6" t="s">
         <v>227</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A88" s="5" t="s">
         <v>229</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="89" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A89" s="6" t="s">
         <v>231</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="90" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A90" s="5" t="s">
         <v>232</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="91" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A91" s="6" t="s">
         <v>234</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="92" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A92" s="5" t="s">
         <v>236</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="93" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A93" s="6" t="s">
         <v>238</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="94" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A94" s="5" t="s">
         <v>240</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="95" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A95" s="6" t="s">
         <v>242</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="96" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A96" s="5" t="s">
         <v>244</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="97" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A97" s="6" t="s">
         <v>246</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="98" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A98" s="5" t="s">
         <v>248</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="99" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A99" s="6" t="s">
         <v>250</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="100" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A100" s="5" t="s">
         <v>252</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="101" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A101" s="6" t="s">
         <v>254</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="102" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A102" s="5" t="s">
         <v>256</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="103" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A103" s="6" t="s">
         <v>258</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="104" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A104" s="5" t="s">
         <v>260</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="105" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A105" s="6" t="s">
         <v>51</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="106" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A106" s="5" t="s">
         <v>263</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="107" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A107" s="6" t="s">
         <v>265</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="108" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A108" s="5" t="s">
         <v>267</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="109" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A109" s="6" t="s">
         <v>269</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="110" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A110" s="5" t="s">
         <v>271</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="111" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A111" s="6" t="s">
         <v>273</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="112" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A112" s="5" t="s">
         <v>275</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="113" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A113" s="6" t="s">
         <v>277</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="114" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A114" s="5" t="s">
         <v>279</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="115" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A115" s="6" t="s">
         <v>281</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="116" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A116" s="5" t="s">
         <v>283</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="117" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A117" s="6" t="s">
         <v>285</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="118" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A118" s="5" t="s">
         <v>287</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="119" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A119" s="6" t="s">
         <v>289</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="120" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A120" s="5" t="s">
         <v>291</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="121" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A121" s="6" t="s">
         <v>293</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>647</v>
       </c>
     </row>
-    <row r="122" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A122" s="5" t="s">
         <v>294</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="123" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A123" s="6" t="s">
         <v>296</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="124" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A124" s="5" t="s">
         <v>298</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="125" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A125" s="6" t="s">
         <v>300</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="126" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A126" s="5" t="s">
         <v>302</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="127" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A127" s="6" t="s">
         <v>304</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="128" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A128" s="5" t="s">
         <v>306</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="129" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A129" s="6" t="s">
         <v>308</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="130" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A130" s="5" t="s">
         <v>310</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="131" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A131" s="6" t="s">
         <v>312</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="132" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A132" s="5" t="s">
         <v>314</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="133" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A133" s="5" t="s">
         <v>644</v>
       </c>
       <c r="B133" s="5" t="s">
         <v>645</v>
       </c>
     </row>
-    <row r="134" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A134" s="6" t="s">
         <v>316</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="135" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A135" s="5" t="s">
         <v>318</v>
       </c>
       <c r="B135" s="5" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="136" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A136" s="6" t="s">
         <v>320</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="137" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A137" s="5" t="s">
         <v>322</v>
       </c>
       <c r="B137" s="5" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="138" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A138" s="6" t="s">
         <v>324</v>
       </c>
       <c r="B138" s="6" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="139" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A139" s="5" t="s">
         <v>326</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="140" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A140" s="6" t="s">
         <v>328</v>
       </c>
       <c r="B140" s="6" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="141" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A141" s="5" t="s">
         <v>330</v>
       </c>
       <c r="B141" s="5" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="142" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A142" s="6" t="s">
         <v>332</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="143" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A143" s="5" t="s">
         <v>334</v>
       </c>
       <c r="B143" s="5" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="144" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A144" s="6" t="s">
         <v>336</v>
       </c>
       <c r="B144" s="6" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="145" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A145" s="5" t="s">
         <v>338</v>
       </c>
       <c r="B145" s="5" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="146" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A146" s="6" t="s">
         <v>340</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="147" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A147" s="5" t="s">
         <v>342</v>
       </c>
       <c r="B147" s="5" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="148" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A148" s="6" t="s">
         <v>344</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="149" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A149" s="5" t="s">
         <v>346</v>
       </c>
       <c r="B149" s="5" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="150" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A150" s="6" t="s">
         <v>348</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="151" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A151" s="5" t="s">
         <v>350</v>
       </c>
       <c r="B151" s="5" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="152" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A152" s="6" t="s">
         <v>352</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="153" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A153" s="5" t="s">
         <v>354</v>
       </c>
       <c r="B153" s="5" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="154" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A154" s="6" t="s">
         <v>356</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="155" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A155" s="5" t="s">
         <v>358</v>
       </c>
       <c r="B155" s="5" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="156" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A156" s="6" t="s">
         <v>360</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="157" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A157" s="5" t="s">
         <v>362</v>
       </c>
       <c r="B157" s="5" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="158" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A158" s="6" t="s">
         <v>364</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="159" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A159" s="5" t="s">
         <v>366</v>
       </c>
       <c r="B159" s="5" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="160" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A160" s="6" t="s">
         <v>368</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="161" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A161" s="5" t="s">
         <v>370</v>
       </c>
       <c r="B161" s="5" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="162" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A162" s="6" t="s">
         <v>372</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="163" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A163" s="5" t="s">
         <v>374</v>
       </c>
       <c r="B163" s="5" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="164" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A164" s="6" t="s">
         <v>376</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="165" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A165" s="5" t="s">
         <v>378</v>
       </c>
       <c r="B165" s="5" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="166" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A166" s="6" t="s">
         <v>380</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="167" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A167" s="5" t="s">
         <v>382</v>
       </c>
       <c r="B167" s="5" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="168" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A168" s="6" t="s">
         <v>384</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="169" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A169" s="5" t="s">
         <v>386</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="170" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A170" s="6" t="s">
         <v>388</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="171" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A171" s="5" t="s">
         <v>390</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="172" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A172" s="6" t="s">
         <v>392</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="173" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A173" s="5" t="s">
         <v>394</v>
       </c>
       <c r="B173" s="5" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="174" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A174" s="6" t="s">
         <v>396</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="175" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A175" s="5" t="s">
         <v>398</v>
       </c>
       <c r="B175" s="5" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="176" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A176" s="6" t="s">
         <v>400</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="177" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A177" s="5" t="s">
         <v>402</v>
       </c>
       <c r="B177" s="5" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="178" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A178" s="6" t="s">
         <v>404</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="179" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A179" s="5" t="s">
         <v>406</v>
       </c>
       <c r="B179" s="5" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="180" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A180" s="6" t="s">
         <v>408</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="181" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A181" s="5" t="s">
         <v>410</v>
       </c>
       <c r="B181" s="5" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="182" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A182" s="6" t="s">
         <v>412</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="183" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A183" s="5" t="s">
         <v>414</v>
       </c>
       <c r="B183" s="5" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="184" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A184" s="6" t="s">
         <v>416</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="185" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A185" s="5" t="s">
         <v>418</v>
       </c>
       <c r="B185" s="5" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="186" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A186" s="6" t="s">
         <v>420</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="187" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A187" s="5" t="s">
         <v>422</v>
       </c>
       <c r="B187" s="5" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="188" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A188" s="6" t="s">
         <v>424</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="189" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A189" s="5" t="s">
         <v>426</v>
       </c>
       <c r="B189" s="5" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="190" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A190" s="6" t="s">
         <v>428</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="191" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A191" s="5" t="s">
         <v>430</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>431</v>
       </c>
     </row>
-    <row r="192" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A192" s="6" t="s">
         <v>432</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="193" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A193" s="5" t="s">
         <v>434</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="194" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A194" s="6" t="s">
         <v>436</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="195" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A195" s="5" t="s">
         <v>438</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="196" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A196" s="6" t="s">
         <v>440</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="197" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A197" s="5" t="s">
         <v>442</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="198" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A198" s="6" t="s">
         <v>444</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="199" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A199" s="5" t="s">
         <v>446</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="200" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A200" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="201" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A201" s="5" t="s">
         <v>449</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="202" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A202" s="6" t="s">
         <v>451</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="203" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A203" s="5" t="s">
         <v>453</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="204" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A204" s="6" t="s">
         <v>455</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>456</v>
       </c>
     </row>
-    <row r="205" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A205" s="5" t="s">
         <v>457</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="206" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A206" s="6" t="s">
         <v>459</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="207" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A207" s="5" t="s">
         <v>461</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="208" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A208" s="6" t="s">
         <v>463</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="209" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A209" s="5" t="s">
         <v>465</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>466</v>
       </c>
     </row>
-    <row r="210" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A210" s="6" t="s">
         <v>467</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="211" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A211" s="5" t="s">
         <v>469</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="212" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A212" s="6" t="s">
         <v>471</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>472</v>
       </c>
     </row>
-    <row r="213" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A213" s="5" t="s">
         <v>473</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="214" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A214" s="6" t="s">
         <v>475</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="215" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A215" s="5" t="s">
         <v>477</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="216" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A216" s="6" t="s">
         <v>479</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="217" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A217" s="5" t="s">
         <v>481</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="218" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A218" s="6" t="s">
         <v>483</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>484</v>
       </c>
     </row>
-    <row r="219" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A219" s="5" t="s">
         <v>485</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>486</v>
       </c>
     </row>
-    <row r="220" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A220" s="6" t="s">
         <v>53</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>618</v>
       </c>
     </row>
-    <row r="221" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A221" s="5" t="s">
         <v>487</v>
       </c>
       <c r="B221" s="5" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="222" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A222" s="6" t="s">
         <v>489</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="223" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A223" s="5" t="s">
         <v>491</v>
       </c>
       <c r="B223" s="5" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="224" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A224" s="6" t="s">
         <v>493</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="225" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A225" s="5" t="s">
         <v>495</v>
       </c>
       <c r="B225" s="5" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="226" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A226" s="6" t="s">
         <v>497</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>498</v>
       </c>
     </row>
-    <row r="227" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A227" s="5" t="s">
         <v>499</v>
       </c>
       <c r="B227" s="5" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="228" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A228" s="6" t="s">
         <v>501</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="229" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A229" s="5" t="s">
         <v>503</v>
       </c>
       <c r="B229" s="5" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="230" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A230" s="6" t="s">
         <v>505</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>506</v>
       </c>
     </row>
-    <row r="231" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A231" s="5" t="s">
         <v>507</v>
       </c>
       <c r="B231" s="5" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="232" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A232" s="6" t="s">
         <v>509</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="233" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A233" s="5" t="s">
         <v>511</v>
       </c>
       <c r="B233" s="5" t="s">
         <v>512</v>
       </c>
     </row>
-    <row r="234" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A234" s="6" t="s">
         <v>513</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>514</v>
       </c>
     </row>
-    <row r="235" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A235" s="5" t="s">
         <v>515</v>
       </c>
       <c r="B235" s="5" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="236" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A236" s="6" t="s">
         <v>517</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="237" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A237" s="5" t="s">
         <v>519</v>
       </c>
       <c r="B237" s="5" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="238" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A238" s="6" t="s">
         <v>521</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>522</v>
       </c>
     </row>
-    <row r="239" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A239" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B239" s="5" t="s">
         <v>523</v>
       </c>
     </row>
-    <row r="240" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A240" s="6" t="s">
         <v>524</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="241" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A241" s="5" t="s">
         <v>526</v>
       </c>
       <c r="B241" s="5" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="242" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A242" s="6" t="s">
         <v>528</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="243" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A243" s="5" t="s">
         <v>530</v>
       </c>
       <c r="B243" s="5" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="244" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A244" s="6" t="s">
         <v>532</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="245" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A245" s="5" t="s">
         <v>534</v>
       </c>
       <c r="B245" s="5" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="246" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A246" s="6" t="s">
         <v>536</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="247" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A247" s="5" t="s">
         <v>538</v>
       </c>
       <c r="B247" s="5" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="248" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="248" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A248" s="6" t="s">
         <v>540</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="249" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A249" s="5" t="s">
         <v>542</v>
       </c>
       <c r="B249" s="5" t="s">
         <v>543</v>
       </c>
     </row>
-    <row r="250" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A250" s="6" t="s">
         <v>544</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>545</v>
       </c>
     </row>
-    <row r="251" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A251" s="5" t="s">
         <v>546</v>
       </c>
       <c r="B251" s="5" t="s">
         <v>547</v>
       </c>
     </row>
-    <row r="252" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A252" s="6" t="s">
         <v>548</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>549</v>
       </c>
     </row>
-    <row r="253" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A253" s="5" t="s">
         <v>550</v>
       </c>
       <c r="B253" s="5" t="s">
         <v>551</v>
       </c>
     </row>
-    <row r="254" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A254" s="6" t="s">
         <v>552</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>553</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F21" sqref="F21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="9" style="7"/>
     <col min="2" max="2" width="32.25" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>555</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" s="5" t="s">
         <v>558</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A5" s="6" t="s">
         <v>560</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>562</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
         <v>564</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" s="5" t="s">
         <v>566</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>567</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9" s="6" t="s">
         <v>568</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>569</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A10" s="5" t="s">
         <v>570</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>571</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A11" s="6" t="s">
         <v>572</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>573</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A12" s="5" t="s">
         <v>574</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A13" s="6" t="s">
         <v>576</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>577</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A14" s="5" t="s">
         <v>578</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>579</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A15" s="6" t="s">
         <v>580</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A16" s="5" t="s">
         <v>582</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A17" s="6" t="s">
         <v>584</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A18" s="5" t="s">
         <v>586</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>587</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A19" s="6" t="s">
         <v>588</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>589</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A20" s="5" t="s">
         <v>590</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>591</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A21" s="6" t="s">
         <v>592</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>593</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A22" s="5" t="s">
         <v>578</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>594</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:B232"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="7.75" style="11" customWidth="1"/>
-    <col min="2" max="2" width="29.625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="29.58203125" style="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="12" t="s">
         <v>595</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A2" s="9">
         <v>1684</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A3" s="10">
         <v>374</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A4" s="9">
         <v>673</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A5" s="10">
         <v>359</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A6" s="9">
         <v>61</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A7" s="10">
         <v>372</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A8" s="9">
         <v>299</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A9" s="10">
         <v>509</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A10" s="9">
         <v>62</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A11" s="10">
         <v>961</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A12" s="9">
         <v>218</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>597</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A13" s="10">
         <v>31</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>598</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A14" s="9">
         <v>64</v>
       </c>
       <c r="B14" s="5" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A15" s="10">
         <v>683</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A16" s="9">
         <v>968</v>
       </c>
       <c r="B16" s="5" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A17" s="10">
         <v>92</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A18" s="9">
         <v>63</v>
       </c>
       <c r="B18" s="5" t="s">
         <v>599</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A19" s="10">
         <v>250</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A20" s="9">
         <v>248</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A21" s="10">
         <v>1</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A22" s="9">
         <v>998</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A23" s="10">
         <v>973</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A24" s="9">
         <v>679</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A25" s="10">
         <v>995</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="26" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A26" s="9">
         <v>852</v>
       </c>
       <c r="B26" s="5" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="27" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A27" s="10">
         <v>39</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="28" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A28" s="9">
         <v>254</v>
       </c>
       <c r="B28" s="5" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="29" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A29" s="10">
         <v>230</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="30" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A30" s="9">
         <v>52</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="31" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A31" s="10">
         <v>382</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="32" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A32" s="9">
         <v>599</v>
       </c>
       <c r="B32" s="5" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="33" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A33" s="10">
         <v>234</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="34" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A34" s="9">
         <v>262</v>
       </c>
       <c r="B34" s="5" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="35" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A35" s="10">
         <v>41</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>484</v>
       </c>
     </row>
-    <row r="36" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A36" s="9">
         <v>228</v>
       </c>
       <c r="B36" s="5" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="37" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A37" s="10">
         <v>681</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>601</v>
       </c>
     </row>
-    <row r="38" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A38" s="9">
         <v>93</v>
       </c>
       <c r="B38" s="5" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="39" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A39" s="10">
         <v>54</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="40" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A40" s="9">
         <v>229</v>
       </c>
       <c r="B40" s="5" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="41" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A41" s="10">
         <v>237</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="42" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A42" s="9">
         <v>238</v>
       </c>
       <c r="B42" s="5" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="43" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A43" s="10">
         <v>53</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="44" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A44" s="9">
         <v>241</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="45" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A45" s="10">
         <v>224</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="46" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A46" s="9">
         <v>95</v>
       </c>
       <c r="B46" s="5" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="47" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A47" s="10">
         <v>47</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="48" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A48" s="9">
         <v>595</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="49" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A49" s="10">
         <v>685</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="50" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A50" s="9">
         <v>46</v>
       </c>
       <c r="B50" s="5" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="51" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A51" s="10">
         <v>963</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>486</v>
       </c>
     </row>
-    <row r="52" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A52" s="9">
         <v>256</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>514</v>
       </c>
     </row>
-    <row r="53" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A53" s="10">
         <v>263</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>553</v>
       </c>
     </row>
-    <row r="54" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A54" s="9">
         <v>244</v>
       </c>
       <c r="B54" s="5" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="55" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A55" s="10">
         <v>880</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="56" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A56" s="9">
         <v>1345</v>
       </c>
       <c r="B56" s="5" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="57" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A57" s="10">
         <v>357</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="58" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A58" s="9">
         <v>253</v>
       </c>
       <c r="B58" s="5" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="59" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A59" s="10">
         <v>594</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="60" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A60" s="9">
         <v>371</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="61" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A61" s="10">
         <v>269</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="62" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A62" s="9">
         <v>691</v>
       </c>
       <c r="B62" s="5" t="s">
         <v>602</v>
       </c>
     </row>
-    <row r="63" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A63" s="10">
         <v>1670</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="64" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A64" s="9">
         <v>1</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="65" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A65" s="10">
         <v>381</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="66" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A66" s="9">
         <v>34</v>
       </c>
       <c r="B66" s="5" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="67" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A67" s="10">
         <v>1340</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="68" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A68" s="9">
         <v>1441</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="69" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A69" s="10">
         <v>57</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="70" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A70" s="9">
         <v>385</v>
       </c>
       <c r="B70" s="5" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="71" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A71" s="10">
         <v>251</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="72" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A72" s="9">
         <v>500</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="73" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A73" s="10">
         <v>964</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="74" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A74" s="9">
         <v>352</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="75" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A75" s="10">
         <v>48</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="76" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A76" s="9">
         <v>597</v>
       </c>
       <c r="B76" s="5" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="77" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A77" s="10">
         <v>598</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="78" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A78" s="9">
         <v>387</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="79" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A79" s="10">
         <v>236</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="80" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A80" s="9">
         <v>56</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="81" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A81" s="10">
         <v>243</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="82" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A82" s="9">
         <v>20</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="83" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A83" s="10">
         <v>233</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="84" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A84" s="9">
         <v>354</v>
       </c>
       <c r="B84" s="5" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A85" s="10">
         <v>965</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="86" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A86" s="9">
         <v>996</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="87" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A87" s="10">
         <v>856</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>607</v>
       </c>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A88" s="9">
         <v>423</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="89" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A89" s="10">
         <v>960</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="90" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A90" s="9">
         <v>373</v>
       </c>
       <c r="B90" s="5" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="91" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A91" s="10">
         <v>64</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="92" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A92" s="9">
         <v>974</v>
       </c>
       <c r="B92" s="5" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="93" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A93" s="10">
         <v>1264</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="94" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A94" s="9">
         <v>375</v>
       </c>
       <c r="B94" s="5" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="95" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A95" s="10">
         <v>55</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="96" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A96" s="9">
         <v>257</v>
       </c>
       <c r="B96" s="5" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="97" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A97" s="10">
         <v>1</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="98" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A98" s="9">
         <v>358</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="99" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A99" s="10">
         <v>590</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>608</v>
       </c>
     </row>
-    <row r="100" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A100" s="9">
         <v>353</v>
       </c>
       <c r="B100" s="5" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="101" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A101" s="10">
         <v>82</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="102" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A102" s="9">
         <v>692</v>
       </c>
       <c r="B102" s="5" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="103" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A103" s="10">
         <v>505</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="104" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A104" s="9">
         <v>51</v>
       </c>
       <c r="B104" s="5" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="105" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A105" s="10">
         <v>7</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>610</v>
       </c>
     </row>
-    <row r="106" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A106" s="9">
         <v>378</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="107" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A107" s="10">
         <v>252</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>456</v>
       </c>
     </row>
-    <row r="108" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A108" s="9">
         <v>993</v>
       </c>
       <c r="B108" s="5" t="s">
         <v>506</v>
       </c>
     </row>
-    <row r="109" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A109" s="10">
         <v>1649</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>611</v>
       </c>
     </row>
-    <row r="110" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A110" s="9">
         <v>971</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="111" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A111" s="10">
         <v>39</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>612</v>
       </c>
     </row>
-    <row r="112" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A112" s="9">
         <v>1268</v>
       </c>
       <c r="B112" s="5" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="113" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A113" s="10">
         <v>32</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="114" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A114" s="9">
         <v>30</v>
       </c>
       <c r="B114" s="5" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="115" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A115" s="10">
         <v>245</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="116" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A116" s="9">
         <v>592</v>
       </c>
       <c r="B116" s="5" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="117" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A117" s="10">
         <v>81</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="118" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A118" s="9">
         <v>266</v>
       </c>
       <c r="B118" s="5" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="119" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A119" s="10">
         <v>1664</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="120" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A120" s="9">
         <v>675</v>
       </c>
       <c r="B120" s="5" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="121" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A121" s="10">
         <v>1869</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>613</v>
       </c>
     </row>
-    <row r="122" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A122" s="9">
         <v>966</v>
       </c>
       <c r="B122" s="5" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="123" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A123" s="10">
         <v>221</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="124" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A124" s="9">
         <v>65</v>
       </c>
       <c r="B124" s="5" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="125" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A125" s="10">
         <v>255</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="126" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A126" s="9">
         <v>1868</v>
       </c>
       <c r="B126" s="5" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="127" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A127" s="10">
         <v>380</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="128" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A128" s="9">
         <v>260</v>
       </c>
       <c r="B128" s="5" t="s">
         <v>551</v>
       </c>
     </row>
-    <row r="129" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A129" s="10">
         <v>355</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="130" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A130" s="9">
         <v>297</v>
       </c>
       <c r="B130" s="5" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="131" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A131" s="10">
         <v>226</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="132" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A132" s="9">
         <v>235</v>
       </c>
       <c r="B132" s="5" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="133" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A133" s="10">
         <v>593</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="134" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A134" s="9">
         <v>220</v>
       </c>
       <c r="B134" s="5" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="135" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A135" s="10">
         <v>1473</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="136" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A136" s="9">
         <v>351</v>
       </c>
       <c r="B136" s="5" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="137" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A137" s="10">
         <v>688</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="138" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A138" s="9">
         <v>43</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="139" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A139" s="10">
         <v>975</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="140" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A140" s="9">
         <v>855</v>
       </c>
       <c r="B140" s="5" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="141" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A141" s="10">
         <v>49</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>615</v>
       </c>
     </row>
-    <row r="142" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A142" s="9">
         <v>222</v>
       </c>
       <c r="B142" s="5" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="143" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A143" s="10">
         <v>507</v>
       </c>
       <c r="B143" s="6" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="144" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A144" s="9">
         <v>242</v>
       </c>
       <c r="B144" s="5" t="s">
         <v>616</v>
       </c>
     </row>
-    <row r="145" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A145" s="10">
         <v>386</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="146" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A146" s="9">
         <v>508</v>
       </c>
       <c r="B146" s="5" t="s">
         <v>617</v>
       </c>
     </row>
-    <row r="147" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A147" s="10">
         <v>886</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>618</v>
       </c>
     </row>
-    <row r="148" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A148" s="9">
         <v>676</v>
       </c>
       <c r="B148" s="5" t="s">
         <v>498</v>
       </c>
     </row>
-    <row r="149" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A149" s="10">
         <v>1242</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="150" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A150" s="9">
         <v>1246</v>
       </c>
       <c r="B150" s="5" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="151" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A151" s="10">
         <v>501</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="152" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A152" s="9">
         <v>506</v>
       </c>
       <c r="B152" s="5" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="153" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A153" s="10">
         <v>225</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="154" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A154" s="9">
         <v>298</v>
       </c>
       <c r="B154" s="5" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="155" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A155" s="10">
         <v>1671</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="156" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A156" s="9">
         <v>1876</v>
       </c>
       <c r="B156" s="5" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="157" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A157" s="10">
         <v>231</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="158" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A158" s="9">
         <v>370</v>
       </c>
       <c r="B158" s="5" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="159" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A159" s="10">
         <v>40</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="160" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A160" s="9">
         <v>1784</v>
       </c>
       <c r="B160" s="5" t="s">
         <v>620</v>
       </c>
     </row>
-    <row r="161" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A161" s="10">
         <v>94</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="162" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A162" s="9">
         <v>992</v>
       </c>
       <c r="B162" s="5" t="s">
         <v>621</v>
       </c>
     </row>
-    <row r="163" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A163" s="10">
         <v>90</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="164" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A164" s="9">
         <v>994</v>
       </c>
       <c r="B164" s="5" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="165" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A165" s="10">
         <v>670</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="166" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A166" s="9">
         <v>291</v>
       </c>
       <c r="B166" s="5" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="167" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A167" s="10">
         <v>33</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="168" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A168" s="9">
         <v>86</v>
       </c>
       <c r="B168" s="5" t="s">
         <v>622</v>
       </c>
     </row>
-    <row r="169" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A169" s="10">
         <v>596</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>623</v>
       </c>
     </row>
-    <row r="170" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A170" s="9">
         <v>377</v>
       </c>
       <c r="B170" s="5" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="171" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A171" s="10">
         <v>674</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="172" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A172" s="9">
         <v>687</v>
       </c>
       <c r="B172" s="5" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="173" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A173" s="10">
         <v>249</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="174" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A174" s="9">
         <v>690</v>
       </c>
       <c r="B174" s="5" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="175" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A175" s="10">
         <v>44</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>624</v>
       </c>
     </row>
-    <row r="176" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A176" s="9">
         <v>61</v>
       </c>
       <c r="B176" s="5" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="177" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A177" s="10">
         <v>420</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="178" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A178" s="9">
         <v>503</v>
       </c>
       <c r="B178" s="5" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="179" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A179" s="10">
         <v>689</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="180" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A180" s="9">
         <v>261</v>
       </c>
       <c r="B180" s="5" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="181" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A181" s="10">
         <v>60</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="182" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A182" s="9">
         <v>223</v>
       </c>
       <c r="B182" s="5" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="183" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A183" s="10">
         <v>264</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="184" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A184" s="9">
         <v>677</v>
       </c>
       <c r="B184" s="5" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="185" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A185" s="10">
         <v>27</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="186" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A186" s="9">
         <v>290</v>
       </c>
       <c r="B186" s="5" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="187" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A187" s="10">
         <v>58</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="188" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A188" s="9">
         <v>84</v>
       </c>
       <c r="B188" s="5" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="189" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A189" s="10">
         <v>376</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="190" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A190" s="9">
         <v>591</v>
       </c>
       <c r="B190" s="5" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="191" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A191" s="10">
         <v>45</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="192" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A192" s="9">
         <v>350</v>
       </c>
       <c r="B192" s="5" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="193" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A193" s="10">
         <v>504</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="194" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A194" s="9">
         <v>36</v>
       </c>
       <c r="B194" s="5" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="195" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A195" s="10">
         <v>91</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="196" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A196" s="9">
         <v>972</v>
       </c>
       <c r="B196" s="5" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="197" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A197" s="10">
         <v>962</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="198" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A198" s="9">
         <v>686</v>
       </c>
       <c r="B198" s="5" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="199" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A199" s="10">
         <v>850</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>626</v>
       </c>
     </row>
-    <row r="200" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A200" s="9">
         <v>853</v>
       </c>
       <c r="B200" s="5" t="s">
         <v>627</v>
       </c>
     </row>
-    <row r="201" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A201" s="10">
         <v>977</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="202" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A202" s="9">
         <v>239</v>
       </c>
       <c r="B202" s="5" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="203" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A203" s="10">
         <v>421</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>628</v>
       </c>
     </row>
-    <row r="204" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A204" s="9">
         <v>213</v>
       </c>
       <c r="B204" s="5" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="205" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A205" s="10">
         <v>1767</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="206" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A206" s="9">
         <v>1809</v>
       </c>
       <c r="B206" s="5" t="s">
         <v>629</v>
       </c>
     </row>
-    <row r="207" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A207" s="10">
         <v>7</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="208" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A208" s="9">
         <v>356</v>
       </c>
       <c r="B208" s="5" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="209" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A209" s="10">
         <v>976</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="210" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A210" s="9">
         <v>212</v>
       </c>
       <c r="B210" s="5" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="211" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A211" s="10">
         <v>227</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="212" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A212" s="9">
         <v>672</v>
       </c>
       <c r="B212" s="5" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="213" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A213" s="10">
         <v>66</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="214" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A214" s="9">
         <v>1</v>
       </c>
       <c r="B214" s="5" t="s">
         <v>523</v>
       </c>
     </row>
-    <row r="215" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A215" s="10">
         <v>672</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="216" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A216" s="9">
         <v>267</v>
       </c>
       <c r="B216" s="5" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="217" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A217" s="10">
         <v>61</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="218" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A218" s="9">
         <v>269</v>
       </c>
       <c r="B218" s="5" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="219" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="219" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A219" s="10">
         <v>682</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="220" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A220" s="9">
         <v>240</v>
       </c>
       <c r="B220" s="5" t="s">
         <v>631</v>
       </c>
     </row>
-    <row r="221" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A221" s="10">
         <v>502</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="222" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A222" s="9">
         <v>98</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>632</v>
       </c>
     </row>
-    <row r="223" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A223" s="10">
         <v>265</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="224" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A224" s="9">
         <v>258</v>
       </c>
       <c r="B224" s="5" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="225" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A225" s="10">
         <v>680</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="226" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A226" s="9">
         <v>1758</v>
       </c>
       <c r="B226" s="5" t="s">
         <v>431</v>
       </c>
     </row>
-    <row r="227" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A227" s="10">
         <v>232</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="228" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A228" s="9">
         <v>268</v>
       </c>
       <c r="B228" s="5" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="229" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A229" s="10">
         <v>216</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="230" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A230" s="9">
         <v>678</v>
       </c>
       <c r="B230" s="5" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="231" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A231" s="10">
         <v>1284</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="232" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A232" s="9">
         <v>967</v>
       </c>
       <c r="B232" s="5" t="s">
         <v>547</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.875" customWidth="1"/>
+    <col min="1" max="1" width="14.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="3" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>634</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="B20" sqref="B20"/>
+      <selection activeCell="A6" sqref="A6:B7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="7.5" style="7" customWidth="1"/>
-    <col min="2" max="2" width="71.625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="71.58203125" style="7" customWidth="1"/>
     <col min="4" max="4" width="9" style="7"/>
-    <col min="5" max="5" width="9.125" style="15" customWidth="1"/>
+    <col min="5" max="5" width="9.08203125" style="15" customWidth="1"/>
     <col min="6" max="6" width="9" style="3"/>
     <col min="7" max="7" width="9" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A1" s="13" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="13" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A2" s="16" t="s">
         <v>30</v>
       </c>
       <c r="B2" s="17" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A3" s="18" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="18" t="s">
         <v>649</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A4" s="18" t="s">
         <v>650</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>726</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A5" s="18" t="s">
         <v>651</v>
       </c>
       <c r="B5" s="18" t="s">
         <v>652</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A6" s="18" t="s">
         <v>653</v>
       </c>
       <c r="B6" s="18" t="s">
         <v>654</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.35">
       <c r="A7" s="18" t="s">
         <v>655</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A9" s="8" t="s">
+    <row r="10" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A10" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B10" s="8" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
-      <c r="A10" s="19" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A11" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="19" t="s">
+      <c r="B11" s="19" t="s">
         <v>639</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="20" t="s">
+    <row r="12" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A12" s="20" t="s">
         <v>643</v>
       </c>
-      <c r="B11" s="20" t="s">
+      <c r="B12" s="20" t="s">
         <v>640</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A12" s="21" t="s">
+    <row r="13" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A13" s="20" t="s">
         <v>642</v>
       </c>
-      <c r="B12" s="21" t="s">
+      <c r="B13" s="20" t="s">
         <v>641</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A13" s="22" t="s">
+    <row r="14" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A14" s="21" t="s">
         <v>648</v>
       </c>
-      <c r="B13" s="21" t="s">
+      <c r="B14" s="20" t="s">
         <v>727</v>
       </c>
     </row>
-    <row r="17" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="18" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A15" s="18" t="s">
+        <v>730</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" ht="16.5" x14ac:dyDescent="0.35">
       <c r="B18" s="14"/>
     </row>
-    <row r="19" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+    <row r="19" spans="2:2" ht="16.5" x14ac:dyDescent="0.35">
       <c r="B19" s="14"/>
     </row>
-    <row r="20" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:2" ht="16.5" x14ac:dyDescent="0.35">
       <c r="B20" s="14"/>
     </row>
-    <row r="21" spans="2:2" ht="16.5" x14ac:dyDescent="0.2">
+    <row r="21" spans="2:2" ht="16.5" x14ac:dyDescent="0.35">
       <c r="B21" s="14"/>
+    </row>
+    <row r="22" spans="2:2" ht="16.5" x14ac:dyDescent="0.35">
+      <c r="B22" s="14"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>